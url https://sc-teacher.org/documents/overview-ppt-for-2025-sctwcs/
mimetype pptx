--- v0 (2026-07-09)
+++ v1 (2026-10-02)
@@ -3,102 +3,111 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId19"/>
+    <p:notesMasterId r:id="rId23"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="294" r:id="rId2"/>
     <p:sldId id="283" r:id="rId3"/>
     <p:sldId id="279" r:id="rId4"/>
     <p:sldId id="300" r:id="rId5"/>
     <p:sldId id="281" r:id="rId6"/>
     <p:sldId id="284" r:id="rId7"/>
     <p:sldId id="290" r:id="rId8"/>
     <p:sldId id="299" r:id="rId9"/>
     <p:sldId id="285" r:id="rId10"/>
     <p:sldId id="286" r:id="rId11"/>
-    <p:sldId id="298" r:id="rId12"/>
-[...5 lines deleted...]
-    <p:sldId id="296" r:id="rId18"/>
+    <p:sldId id="302" r:id="rId12"/>
+    <p:sldId id="298" r:id="rId13"/>
+    <p:sldId id="293" r:id="rId14"/>
+    <p:sldId id="303" r:id="rId15"/>
+    <p:sldId id="304" r:id="rId16"/>
+    <p:sldId id="288" r:id="rId17"/>
+    <p:sldId id="306" r:id="rId18"/>
+    <p:sldId id="305" r:id="rId19"/>
+    <p:sldId id="301" r:id="rId20"/>
+    <p:sldId id="297" r:id="rId21"/>
+    <p:sldId id="296" r:id="rId22"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -201,91 +210,91 @@
     <a:srgbClr val="D1D3D4"/>
     <a:srgbClr val="215834"/>
     <a:srgbClr val="439505"/>
     <a:srgbClr val="912771"/>
     <a:srgbClr val="EBA900"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="33178"/>
-    <p:restoredTop sz="94597"/>
+    <p:restoredLeft sz="31348"/>
+    <p:restoredTop sz="94589"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="98" d="100"/>
-          <a:sy n="98" d="100"/>
+          <a:sx n="103" d="100"/>
+          <a:sy n="103" d="100"/>
         </p:scale>
-        <p:origin x="200" y="432"/>
+        <p:origin x="336" y="448"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="80" d="100"/>
         <a:sy n="80" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -330,51 +339,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{215E2E67-631E-6641-8250-0D287F7CAF3F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/22/25</a:t>
+              <a:t>9/28/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -598,160 +607,152 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...4 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{40B1195A-4D1A-B14B-B989-3B07A4954DF3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2138906733"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1005469855"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -761,81 +762,93 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Play this short video (1:44 minutes) to hear districts highly engaged in working with SC Teacher Working Conditions Survey data share how they’re addressing teacher working conditions with their district’s specific survey findings. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>NOTE: To play the video, please click “Enable Content” in the Security Warning pop-up at the top of your PowerPoint window. Then, play the PowerPoint before clicking the video to start. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{40B1195A-4D1A-B14B-B989-3B07A4954DF3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="892476314"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2138906733"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -866,70 +879,154 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{40B1195A-4D1A-B14B-B989-3B07A4954DF3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="892476314"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{40B1195A-4D1A-B14B-B989-3B07A4954DF3}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="288713745"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F13C163F-7E5A-C5C6-E6DD-9A0C8B4646C1}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
@@ -993,210 +1090,234 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{40B1195A-4D1A-B14B-B989-3B07A4954DF3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1674527278"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57785411-A20C-421D-EB3F-C6DD21821026}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E49FA1B-4FE4-9FA5-255E-847BFB8D191E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C46E7E0-D7ED-3A3F-F298-D58C07F354E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24804C21-C42A-0CB2-156C-86517325D13D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{40B1195A-4D1A-B14B-B989-3B07A4954DF3}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="291067597"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ProximaNova"/>
+              </a:rPr>
+              <a:t>This slide features a live animation. Please put this PowerPoint in presentation mode to see the animation in effect.</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{40B1195A-4D1A-B14B-B989-3B07A4954DF3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>14</a:t>
-[...93 lines deleted...]
-              <a:t>17</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3820196547"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -2617,51 +2738,51 @@
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200" b="1" i="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3C76803A-F04A-1B44-84B7-0F38F068631A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/22/25</a:t>
+              <a:t>9/28/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE1EB274-830B-AEC8-3873-FA46AD991F3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3026,103 +3147,119 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SCTinfo@mailbox.sc.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SCTresults@mailbox.sc.edu" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/UNg7V60fNw8?feature=oembed" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/UNg7V60fNw8?feature=oembed" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sc-teacher.org/2023-south-carolina-teacher-working-conditions-survey/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A20424E-0E10-E010-9A19-F903D5D39343}"/>
@@ -3348,51 +3485,72 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1038225" y="2520902"/>
             <a:ext cx="9646708" cy="2893100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>For the 2025 survey, districts will receive access to their individualized data dashboards by May 2025.</a:t>
+              <a:t>For the 2027 survey, results will be available </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>via the District Landscape by June </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2027.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>This schedule provides time for districts to consider their data in planning for the following school year, while also benefiting from free information sessions and strategic planning sessions offered by SC TEACHER.</a:t>
             </a:r>
           </a:p>
@@ -3491,50 +3649,383 @@
               </a:rPr>
               <a:t>When will my district have our results?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2821434157"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B12CF53-AB65-A4B3-FFE1-8D45093385EE}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95E7BB4E-DDD6-9FF5-29BF-23A273E6FCD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="536448" y="358541"/>
+            <a:ext cx="11655551" cy="1828204"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C14D14"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62852A4B-5BEF-5FB7-D2CB-A62363435222}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400051" y="-1"/>
+            <a:ext cx="11791949" cy="2068121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E03C43D-FAEE-7380-6C61-897186F7D7A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400050" y="-1"/>
+            <a:ext cx="11791949" cy="2068120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A7BF005-352A-F124-EE70-227E10C0EF74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1046162" y="2787602"/>
+            <a:ext cx="10099675" cy="2215991"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Save the date! </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The 2027 SC TEACHER Insights Symposium will take place June 8–9, 2027.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>At the symposium, SC TEACHER researchers and facilitators will walk district teams through accessing and applying results.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C854B24F-3186-085B-2640-579CA7536202}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1077085" y="628264"/>
+            <a:ext cx="10437877" cy="1078529"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Unpack results at the </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>2027 SC TEACHER Insights Symposium</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3826899462"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EF6EA18-317F-52B1-C495-9981812EFA1D}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
@@ -3691,80 +4182,80 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1038225" y="2520902"/>
             <a:ext cx="9646708" cy="1692771"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>School-level reports are available for schools that meet the threshold of a 50% teacher participation rate and a minimum of 10 teachers participating. </a:t>
+              <a:t>School-level reports are available for schools that meet the threshold of a 50% teacher participation rate and a minimum of 10 teachers. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="4" name="Straight Connector 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6792EF7-49A9-A020-6BB8-F610F99EF490}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1156758" y="3942295"/>
+            <a:off x="1156758" y="4005795"/>
             <a:ext cx="9528175" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Title 1">
@@ -3822,101 +4313,91 @@
               <a:t>When will my school have our results?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A583AFF3-769B-FDE5-1708-582B73A5D91C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1038225" y="4213673"/>
-            <a:ext cx="9646708" cy="1292662"/>
+            <a:ext cx="9646708" cy="892552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Both principals and participating teachers will receive school-level reports in July 2025.</a:t>
-[...10 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Both principals and participating teachers will receive school-level reports in late summer 2027.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2691482053"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74183876-1791-F69A-F9AC-F9452E3D2A4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -3956,242 +4437,242 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCED2DAE-9A14-6188-FF26-1052215D6533}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1038224" y="1201004"/>
             <a:ext cx="10034589" cy="707858"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit fontScale="92500"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
-              <a:t>The SC Teacher Working Conditions Survey pilot administration</a:t>
+              <a:t>The 2025 SC Teacher Working Conditions Survey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="TextBox 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87487C80-E729-CFF7-92C3-9E73465B7100}"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86BA09A2-6674-E168-3EBD-B57218238210}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1038225" y="4384339"/>
-            <a:ext cx="9805988" cy="707886"/>
+            <a:off x="1038224" y="2617621"/>
+            <a:ext cx="9528175" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ABOUT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>A NUMBER OF DISTRICTS</a:t>
-[...51 lines deleted...]
-              <a:t> 23,500 TEACHERS</a:t>
+              <a:t> 25,000 TEACHERS</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>FROM 59 DISTRICTS.</a:t>
+              <a:t>FROM 54 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TRADITIONAL </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>DISTRICTS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E42E0D65-255D-8271-FD1F-D23647616C32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1038225" y="5020785"/>
-            <a:ext cx="9528175" cy="892552"/>
+            <a:off x="1038223" y="4364334"/>
+            <a:ext cx="9832977" cy="1292662"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>are working with SC TEACHER and partners on strategic planning and improvement (at no charge to districts).</a:t>
+              <a:t>A number of districts are working with SC TEACHER researchers and facilitators on strategic planning and improvement </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(at no charge to districts).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="9" name="Straight Connector 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6DC53BB-C5F2-B712-9DFD-506B4A49D3D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1156758" y="1756303"/>
             <a:ext cx="9528175" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
@@ -4206,73 +4687,79 @@
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1429667598"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{274FDFF8-4B8F-832B-2AD2-B8D5EC378AFA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1463AD89-9899-8511-04CC-31FE03658AF0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2FBC527-5CCD-27D2-DA3E-67F3A3E0E22F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="536448" y="358541"/>
             <a:ext cx="11655551" cy="1828204"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C14D14"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
@@ -4280,86 +4767,86 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9772A6A3-8B11-9884-79B0-8205145E83FA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51B0AC16-48E2-1A18-C083-0F71B8D49386}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="400051" y="-1"/>
             <a:ext cx="11791949" cy="2068121"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF8E4509-8927-AD2D-84B7-B6A521F955F8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3601702F-B4A7-45BB-0E01-EE4F2091B798}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="400050" y="-1"/>
             <a:ext cx="11791949" cy="2068120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2">
               <a:alpha val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
@@ -4369,347 +4856,290 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74DADD7-6375-48F1-978D-4F14C9A041E8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11C62636-89C8-20C3-5E99-B90F528246D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1038224" y="2520902"/>
-            <a:ext cx="10548939" cy="2811026"/>
+            <a:off x="821530" y="2447068"/>
+            <a:ext cx="10548939" cy="1569660"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Maximize time during the school day.</a:t>
-[...45 lines deleted...]
-              <a:t>Leverage relationships between principals and teachers to strengthen conditions.</a:t>
+              <a:t>Districts that previously participated in the SC Teacher Working Conditions Survey can track trends and shifts with continued participation + longitudinal data.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E2CB22F-A230-730C-BEDB-971EA0EF62DD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC1D0067-3523-8C58-2924-1DD9081DF740}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1038224" y="483702"/>
-            <a:ext cx="9491664" cy="1505592"/>
+            <a:off x="1038224" y="790152"/>
+            <a:ext cx="9261476" cy="913298"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
-              <a:t>Districts are currently using </a:t>
-[...16 lines deleted...]
-              <a:t>survey data to…</a:t>
+              <a:t>Participate to layer data</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3488055763"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1916103865"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84724571-9CFB-F386-9031-349EC413BD27}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B96983A-D2F0-C01D-4C54-E32690BE64EE}"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA75C8FF-584A-40FD-1636-8A1C2D878EE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="536448" y="358541"/>
             <a:ext cx="11655551" cy="1828204"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C14D14"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C8F5A8D-C1E3-2C46-0AEE-6503168DEFF7}"/>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12A380FD-45E9-4587-ADC1-3682FA248E5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="400051" y="-1"/>
             <a:ext cx="11791949" cy="2068121"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D027B20B-44A8-6B69-D8D7-2B27E7CD7F74}"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0998F4CA-64A5-1C5F-54B7-3D9818B3A8C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="400050" y="-1"/>
             <a:ext cx="11791949" cy="2068120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2">
               <a:alpha val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
@@ -4719,474 +5149,1733 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74DADD7-6375-48F1-978D-4F14C9A041E8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9ADC56E-71A5-D017-CD1C-3C0C118260F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1038225" y="2520901"/>
-            <a:ext cx="10272778" cy="3385542"/>
+            <a:off x="821530" y="2447068"/>
+            <a:ext cx="10548939" cy="2062103"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Teachers, we want to hear from you! The survey takes less than 15 minutes to complete. </a:t>
-[...104 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2600" dirty="0">
+              <a:t>Districts that participated in the SC Administrator Working Conditions Survey or SC Teacher Exit Survey can analyze data across survey results for a clearer picture of district and school environments.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C84868BE-ADDD-0648-ACEF-FE30B7DEEB6B}"/>
+          <p:cNvPr id="9" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{184BB456-6B6A-FF55-04CF-DB4B7B49E2EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1106423" y="764561"/>
-            <a:ext cx="10437877" cy="1078529"/>
+            <a:off x="1038224" y="790152"/>
+            <a:ext cx="9261476" cy="913298"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
-              <a:t>The 2025 SC Teacher Working Conditions Survey is gearing up</a:t>
+              <a:t>Participate to layer data</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1254299671"/>
-[...133 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="805432508"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3389653732"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1463AD89-9899-8511-04CC-31FE03658AF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="536448" y="358541"/>
+            <a:ext cx="11655551" cy="1828204"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C14D14"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9772A6A3-8B11-9884-79B0-8205145E83FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400051" y="-1"/>
+            <a:ext cx="11791949" cy="2068121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF8E4509-8927-AD2D-84B7-B6A521F955F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400050" y="-1"/>
+            <a:ext cx="11791949" cy="2068120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74DADD7-6375-48F1-978D-4F14C9A041E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="821530" y="2447068"/>
+            <a:ext cx="10548939" cy="3559949"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Address Cognia accreditation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inform PADEPP and principal leadership conversations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Maximize time during the school day</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Address gaps in student engagement and staff communication</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Leverage relationships between principals and teachers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E2CB22F-A230-730C-BEDB-971EA0EF62DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1038224" y="483702"/>
+            <a:ext cx="8321676" cy="1505592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Currently, d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>istricts are using survey data to…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3488055763"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E1FD41D-12F0-1B55-57A8-CC7A257A21AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The 2027 SC Teacher Working Conditions Survey is gearing up</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22947C19-B328-199C-9051-480CC900014D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9486900" cy="1655762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>When the survey opens on January 11, encourage teachers in your district to participate for more data + better insights</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3045665245"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56C200CE-9109-33E4-59DE-06971189F2FD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32B0FED9-C792-82FE-908F-0F71CDB1BBAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="536448" y="358541"/>
+            <a:ext cx="11655551" cy="1828204"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C14D14"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65E57898-3D44-DA56-4477-C1EED17DE229}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400051" y="-1"/>
+            <a:ext cx="11791949" cy="2068121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{051CD08D-C0E4-69AC-96DA-9C1BAFC7A59B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400050" y="-1"/>
+            <a:ext cx="11791949" cy="2068120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7996848-1E14-4239-BA03-EA27C4ADE351}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1038225" y="2520901"/>
+            <a:ext cx="10272778" cy="3293209"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The survey takes less than 15 minutes to complete. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Each classroom teacher will receive an individual link to take the survey via their district email address. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>urvey administration will run from Jan. 11–Feb. 12, 2027.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Questions about the survey? </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Email </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>SCTresults@mailbox.sc.edu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E9681C8-088A-766D-A73D-D3F84B7555B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="955675" y="820605"/>
+            <a:ext cx="10437877" cy="677996"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Teachers, we want to hear from you!</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2603415767"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37B0F9E9-8AB6-93F8-6A08-514678CD5B27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="608965"/>
+            <a:ext cx="5536474" cy="1432383"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Look for this email in your inbox</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{675A6360-7AB4-6FBD-271E-9ADB920F3FF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2041349"/>
+            <a:ext cx="5257800" cy="2606851"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>All classroom teachers will receive a separate email to take the survey. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>If you work in multiple schools, you will receive a separate email for each school.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Content Placeholder 5" descr="A paper with text on it&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7BAE902-E374-8EA0-E9F9-49474FB99140}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="1868"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6226629" y="440251"/>
+            <a:ext cx="5257800" cy="5977497"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EFC909-7398-F15B-DB16-D0D25E85D33B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7196447" y="2280062"/>
+            <a:ext cx="795647" cy="249382"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD08A27E-0A77-BBE3-0C50-09D980780CCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7142805" y="2256127"/>
+            <a:ext cx="912503" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Feb</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. 12, 2027</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="805432508"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A4E49B-79CF-87B4-652A-2D6875366FB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1038225" y="2571749"/>
+            <a:ext cx="9392708" cy="2580194"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The SC Teacher Working Conditions Survey (SCTWCS) explores public school and district factors related to teacher support and retention. SC TEACHER is charged through Act 185 of 2022 to conduct the survey every other year.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The survey takes on average 15 minutes or less to complete.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D81347D-751C-1AA0-6F40-9D5C3220AE65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="536448" y="358541"/>
+            <a:ext cx="11655551" cy="1828204"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C14D14"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2EB8857-A75F-630F-C22B-BBEEB7021EEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400051" y="-1"/>
+            <a:ext cx="11791949" cy="2068121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{121CA088-C3A3-BDED-9F5F-BA5F797C566A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400050" y="-1"/>
+            <a:ext cx="11791949" cy="2068120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{728D8C53-1A48-35DF-8025-B0DE5470BB0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1106423" y="529996"/>
+            <a:ext cx="10515600" cy="1441685"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What is the SC Teacher Working</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Conditions Survey?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1593526592"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C605879E-4C67-06FA-C710-8C7C72B3E562}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="677520"/>
             <a:ext cx="9144000" cy="4277540"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Teachers, your involvement makes a difference. Survey participation means more data and better insights to improve working conditions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2838139418"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="SCT-2023-009-Logo-Animation-3.mp4">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82D5C4A8-52AD-AD42-C958-80B61F35FF74}"/>
               </a:ext>
             </a:extLst>
@@ -5348,415 +7037,96 @@
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="13"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...317 lines deleted...]
-
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF8F1353-E0A1-DE90-4087-04C32706E5EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="3222" t="4378" r="3034" b="6603"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="800100" y="457200"/>
-            <a:ext cx="10458450" cy="5586413"/>
+            <a:off x="-50085" y="0"/>
+            <a:ext cx="12292170" cy="6565900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1202491322"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5966,123 +7336,123 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F92703E9-620A-3C94-A559-4875340E0484}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1452777" y="1590803"/>
-            <a:ext cx="10137038" cy="4251979"/>
+            <a:off x="1452776" y="1590803"/>
+            <a:ext cx="10205823" cy="4251979"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4200" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“The [TWC] survey results provide </a:t>
+              <a:t>“Survey results provide </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="4200" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="4200" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>an opportunity to identify areas </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="4200" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="4200" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>of strength and pinpoint opportunities for growth that can impact retention.”</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="4200" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" sz="4200" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="4200" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>						</a:t>
+              <a:t>					</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4200" b="0" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>- SC district leader</a:t>
+              <a:t>- An SC district leader</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4200" b="0" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4002060238"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6090,172 +7460,176 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A4E49B-79CF-87B4-652A-2D6875366FB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1232751" y="2949881"/>
-            <a:ext cx="9036664" cy="3236784"/>
+            <a:off x="634876" y="2953362"/>
+            <a:ext cx="8217024" cy="3498394"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Broad takeaways are shared in a </a:t>
-[...44 lines deleted...]
-            </a:r>
+              <a:t>Broad takeaways shared in a statewide report to inform policies and practice</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Responses are confidential, meaning school- and district-level data </a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>chool- and district-level data shared only with district/school leadership and respondents (meeting participation thresholds)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> shared only with leadership and respondents. Teachers are not identifiable by their responses.</a:t>
+              <a:t>Teachers not identifiable by their responses</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA7F9A08-B147-24EA-6F55-5334F91AA7E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -6290,51 +7664,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F5A9AF8-14EA-2C42-7A21-E5641331EC7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="400051" y="-1"/>
             <a:ext cx="11791949" cy="2068121"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0221C73-8B01-BDDB-96DB-D886098477C1}"/>
@@ -6423,93 +7797,252 @@
               </a:rPr>
               <a:t>What happens with survey results?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AA3170B-18D7-5F82-4211-5EB0C2D69D47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="933814" y="2426661"/>
+            <a:off x="634876" y="2426661"/>
             <a:ext cx="9634539" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C14D14"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C14D14"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>t the state level…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C14D14"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FDBA2E3-733B-D938-1CD3-70137FC8BAC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8851900" y="3257658"/>
+            <a:ext cx="3074865" cy="3074865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Oval 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2167B997-0FE8-662B-1688-8DAA363357D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10059132" y="4491647"/>
+            <a:ext cx="660400" cy="663959"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8E63041-BE72-DA83-1BAB-0EE03C82E461}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="14338" t="9845" r="16879" b="9255"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10127164" y="4458546"/>
+            <a:ext cx="524335" cy="730159"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9DFD1C9-BAD0-3563-8229-4C94A4DF9E72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8892197" y="2611607"/>
+            <a:ext cx="3048000" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Read the 2025 report + overview</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="577007860"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6699,145 +8232,178 @@
               </a:rPr>
               <a:t>What happens with survey results?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A4E49B-79CF-87B4-652A-2D6875366FB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1295399" y="2963479"/>
-            <a:ext cx="10463214" cy="3149580"/>
+            <a:off x="749299" y="2969418"/>
+            <a:ext cx="10463214" cy="3559949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>All participating districts receive free access to a district-specific, interactive data dashboard (that only they can access). </a:t>
-            </a:r>
+              <a:t>All participating districts receive free access to their specific results via the District Landscape (accessible only by district leadership).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="500" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Districts that reach 50% participation can attend in-person workshops for unpacking data for strategic planning and continuous improvement efforts.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="500" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Districts also receive resources for support, like district- and school-level toolkits and guides for using data. </a:t>
+              <a:t>Districts also receive resources for support, like district- and school-level toolkits, crosswalks, and guides for using data. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B69A70B9-3508-3164-5968-8E87C72EA1A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="938212" y="2401733"/>
+            <a:off x="536448" y="2416987"/>
             <a:ext cx="9634539" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C14D14"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>For districts…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
@@ -7064,152 +8630,186 @@
               </a:rPr>
               <a:t>What happens with survey results?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A572264F-5F8D-344B-145E-2F1B10CF92E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1277665" y="2924281"/>
-            <a:ext cx="10173115" cy="2749471"/>
+            <a:off x="750823" y="2949881"/>
+            <a:ext cx="10336277" cy="3313728"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Schools that meet the participation threshold of 50% (with a minimum of 10 teachers responding) receive their results to use for internal strategic planning.</a:t>
-            </a:r>
+              <a:t>For schools that meet the participation threshold of 50% (with a minimum of 10 teachers), leadership receives school-level results for internal strategic planning.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Participating teachers in these schools also receive a report of school results. </a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Teachers are not identifiable by their responses. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1B82C02-B153-0B95-7F9B-8D2C5BEFE475}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="866774" y="2416987"/>
+            <a:off x="536448" y="2426661"/>
             <a:ext cx="9634539" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C14D14"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>For schools…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
@@ -7485,95 +9085,136 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>There are two primary differences between the surveys:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74DADD7-6375-48F1-978D-4F14C9A041E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1038225" y="3010279"/>
-            <a:ext cx="9763126" cy="3021340"/>
+            <a:ext cx="9763126" cy="3303468"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="228600" indent="-228600">
+            <a:pPr marL="514350" indent="-514350">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>While the climate survey asks for teacher perceptions of the overall school environment, the SC Teacher Working Conditions Survey seeks to understand teachers’ individual perceptions of working conditions.</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="228600" indent="-228600">
+              <a:t>The climate survey asks for teacher perceptions of the overall school environment. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>T</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>he SC Teacher Working Conditions Survey seeks to understand teachers’ individual perceptions of working conditions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>School climate information is included as part of accountability measures for schools and districts — </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>SC </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
@@ -8138,100 +9779,104 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>786</Words>
+  <Words>919</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>61</Paragraphs>
-[...1 lines deleted...]
-  <Notes>6</Notes>
+  <Paragraphs>85</Paragraphs>
+  <Slides>21</Slides>
+  <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>2</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="22" baseType="lpstr">
+    <vt:vector size="26" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Avenir</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>ProximaNova</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>SC Teacher Working Conditions Survey</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>“The [TWC] survey results provide  an opportunity to identify areas  of strength and pinpoint opportunities for growth that can impact retention.”        - SC district leader</vt:lpstr>
+      <vt:lpstr>“Survey results provide  an opportunity to identify areas  of strength and pinpoint opportunities for growth that can impact retention.”       - An SC district leader</vt:lpstr>
       <vt:lpstr>What happens with survey results?</vt:lpstr>
       <vt:lpstr>What happens with survey results?</vt:lpstr>
       <vt:lpstr>What happens with survey results?</vt:lpstr>
       <vt:lpstr>What makes this survey different from the School Climate Survey?</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>The 2027 SC Teacher Working Conditions Survey is gearing up</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Look for this email in your inbox</vt:lpstr>
       <vt:lpstr>Teachers, your involvement makes a difference. Survey participation means more data and better insights to improve working conditions.</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Doug Jeremias</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>