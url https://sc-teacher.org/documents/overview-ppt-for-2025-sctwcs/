--- v1 (2026-10-02)
+++ v2 (2026-10-22)
@@ -5,109 +5,105 @@
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/comments/modernComment_11C_226470F4.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId23"/>
+    <p:notesMasterId r:id="rId21"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="294" r:id="rId2"/>
     <p:sldId id="283" r:id="rId3"/>
     <p:sldId id="279" r:id="rId4"/>
     <p:sldId id="300" r:id="rId5"/>
     <p:sldId id="281" r:id="rId6"/>
     <p:sldId id="284" r:id="rId7"/>
     <p:sldId id="290" r:id="rId8"/>
-    <p:sldId id="299" r:id="rId9"/>
-[...12 lines deleted...]
-    <p:sldId id="296" r:id="rId22"/>
+    <p:sldId id="285" r:id="rId9"/>
+    <p:sldId id="286" r:id="rId10"/>
+    <p:sldId id="302" r:id="rId11"/>
+    <p:sldId id="293" r:id="rId12"/>
+    <p:sldId id="288" r:id="rId13"/>
+    <p:sldId id="303" r:id="rId14"/>
+    <p:sldId id="304" r:id="rId15"/>
+    <p:sldId id="306" r:id="rId16"/>
+    <p:sldId id="305" r:id="rId17"/>
+    <p:sldId id="301" r:id="rId18"/>
+    <p:sldId id="297" r:id="rId19"/>
+    <p:sldId id="296" r:id="rId20"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -173,128 +169,150 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{F6D9450D-2304-17B1-76AF-EDD3C00296DA}" name="Gams, Sarah" initials="" userId="S::GAMSS@mailbox.sc.edu::1b4df2ac-bc68-41fc-a7b0-746badf272dc" providerId="AD"/>
+  <p188:author id="{EB7F4277-342C-B225-1077-E2B290F200F6}" name="Myrick, Mary Elizabeth" initials="MME" userId="S::MMYRICK@mailbox.sc.edu::00df14a7-5c59-4336-b333-242b07e1cbce" providerId="AD"/>
   <p188:author id="{F389F78A-20C2-2AF2-4D34-9D3D667D28A5}" name="Byrd, Ann" initials="PB" userId="S::PANBYRD@mailbox.sc.edu::3febc6b1-eb1d-43d9-b166-5d1b8f5bf894" providerId="AD"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="C14D14"/>
     <a:srgbClr val="95C23D"/>
     <a:srgbClr val="E1EED3"/>
     <a:srgbClr val="4556A4"/>
     <a:srgbClr val="3A9144"/>
     <a:srgbClr val="D1D3D4"/>
     <a:srgbClr val="215834"/>
     <a:srgbClr val="439505"/>
     <a:srgbClr val="912771"/>
     <a:srgbClr val="EBA900"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="31348"/>
-    <p:restoredTop sz="94589"/>
+    <p:restoredLeft sz="33201"/>
+    <p:restoredTop sz="94630"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="103" d="100"/>
-          <a:sy n="103" d="100"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="336" y="448"/>
+        <p:origin x="184" y="448"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="80" d="100"/>
         <a:sy n="80" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/comments/modernComment_11C_226470F4.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:cmLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:cm id="{47FF021F-08D0-0B4D-8DD8-E04492A48067}" authorId="{EB7F4277-342C-B225-1077-E2B290F200F6}" created="2026-10-07T16:18:19.792">
+    <pc:sldMkLst xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+      <pc:docMk/>
+      <pc:sldMk cId="577007860" sldId="284"/>
+    </pc:sldMkLst>
+    <p188:txBody>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:p>
+        <a:r>
+          <a:rPr lang="en-US"/>
+          <a:t>Does this read okay/accurately? (See second bullet)</a:t>
+        </a:r>
+      </a:p>
+    </p188:txBody>
+  </p188:cm>
+</p188:cmLst>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -339,51 +357,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{215E2E67-631E-6641-8250-0D287F7CAF3F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/28/26</a:t>
+              <a:t>10/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -623,59 +641,55 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -990,158 +1004,50 @@
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="288713745"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F13C163F-7E5A-C5C6-E6DD-9A0C8B4646C1}"/>
-[...106 lines deleted...]
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57785411-A20C-421D-EB3F-C6DD21821026}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E49FA1B-4FE4-9FA5-255E-847BFB8D191E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -1179,70 +1085,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24804C21-C42A-0CB2-156C-86517325D13D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{40B1195A-4D1A-B14B-B989-3B07A4954DF3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="291067597"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1273,51 +1179,51 @@
                 <a:latin typeface="ProximaNova"/>
               </a:rPr>
               <a:t>This slide features a live animation. Please put this PowerPoint in presentation mode to see the animation in effect.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{40B1195A-4D1A-B14B-B989-3B07A4954DF3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>21</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3820196547"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -2738,51 +2644,51 @@
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200" b="1" i="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3C76803A-F04A-1B44-84B7-0F38F068631A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/26</a:t>
+              <a:t>10/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE1EB274-830B-AEC8-3873-FA46AD991F3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3143,123 +3049,115 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SCTresults@mailbox.sc.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SCTresults@mailbox.sc.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/UNg7V60fNw8?feature=oembed" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_11C_226470F4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A20424E-0E10-E010-9A19-F903D5D39343}"/>
@@ -3291,408 +3189,50 @@
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="5400" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="5400" dirty="0"/>
               <a:t>Conditions Survey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3102750609"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...356 lines deleted...]
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B12CF53-AB65-A4B3-FFE1-8D45093385EE}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
@@ -3981,423 +3521,51 @@
                 <a:effectLst/>
               </a:rPr>
               <a:t>2027 SC TEACHER Insights Symposium</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3826899462"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-[...371 lines deleted...]
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74183876-1791-F69A-F9AC-F9452E3D2A4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -4687,51 +3855,473 @@
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1429667598"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1463AD89-9899-8511-04CC-31FE03658AF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="536448" y="358541"/>
+            <a:ext cx="11655551" cy="1828204"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C14D14"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9772A6A3-8B11-9884-79B0-8205145E83FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400051" y="-1"/>
+            <a:ext cx="11791949" cy="2068121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF8E4509-8927-AD2D-84B7-B6A521F955F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400050" y="-1"/>
+            <a:ext cx="11791949" cy="2068120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74DADD7-6375-48F1-978D-4F14C9A041E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="821530" y="2545287"/>
+            <a:ext cx="10548939" cy="4308872"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Cognia accreditation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Funding + resource allocation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Instructional practices</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>School + district leadership development</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Strategic planning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Professional development</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E2CB22F-A230-730C-BEDB-971EA0EF62DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="901827" y="822850"/>
+            <a:ext cx="10753725" cy="1505592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Districts can use survey data to inform…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3488055763"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{274FDFF8-4B8F-832B-2AD2-B8D5EC378AFA}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
@@ -4980,51 +4570,51 @@
                 <a:effectLst/>
               </a:rPr>
               <a:t>Participate to layer data</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1916103865"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84724571-9CFB-F386-9031-349EC413BD27}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
@@ -5280,160 +4870,265 @@
                 <a:effectLst/>
               </a:rPr>
               <a:t>Participate to layer data</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3389653732"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1463AD89-9899-8511-04CC-31FE03658AF0}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E1FD41D-12F0-1B55-57A8-CC7A257A21AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The 2027 SC Teacher Working Conditions Survey is gearing up</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22947C19-B328-199C-9051-480CC900014D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9486900" cy="1655762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>When the survey opens on January 11, encourage teachers in your district to participate for more data + better insights</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3045665245"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56C200CE-9109-33E4-59DE-06971189F2FD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32B0FED9-C792-82FE-908F-0F71CDB1BBAB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="536448" y="358541"/>
             <a:ext cx="11655551" cy="1828204"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C14D14"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9772A6A3-8B11-9884-79B0-8205145E83FA}"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65E57898-3D44-DA56-4477-C1EED17DE229}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="400051" y="-1"/>
             <a:ext cx="11791949" cy="2068121"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangle 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF8E4509-8927-AD2D-84B7-B6A521F955F8}"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{051CD08D-C0E4-69AC-96DA-9C1BAFC7A59B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="400050" y="-1"/>
             <a:ext cx="11791949" cy="2068120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2">
               <a:alpha val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
@@ -5443,1439 +5138,611 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74DADD7-6375-48F1-978D-4F14C9A041E8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7996848-1E14-4239-BA03-EA27C4ADE351}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="821530" y="2447068"/>
-            <a:ext cx="10548939" cy="3559949"/>
+            <a:off x="1038225" y="2520901"/>
+            <a:ext cx="10272778" cy="3293209"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="228600" indent="-228600">
-[...5 lines deleted...]
-              </a:buClr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The survey takes less than 15 minutes to complete. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Each classroom teacher will receive an individual link to take the survey via their district email address. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Address Cognia accreditation</a:t>
-[...9 lines deleted...]
-              </a:buClr>
+              <a:t>urvey administration will run from Jan. 11–Feb. 12, 2027.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Inform PADEPP and principal leadership conversations</a:t>
-[...14 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:t>Questions about the survey? </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Maximize time during the school day</a:t>
-[...14 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Address gaps in student engagement and staff communication</a:t>
-[...14 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:t>Email </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-[...10 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E2CB22F-A230-730C-BEDB-971EA0EF62DD}"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>SCTresults@mailbox.sc.edu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E9681C8-088A-766D-A73D-D3F84B7555B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1038224" y="483702"/>
-            <a:ext cx="8321676" cy="1505592"/>
+            <a:off x="955675" y="820605"/>
+            <a:ext cx="10437877" cy="677996"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-                </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
-              <a:t>istricts are using survey data to…</a:t>
+              <a:t>Teachers, we want to hear from you!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3488055763"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2603415767"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E1FD41D-12F0-1B55-57A8-CC7A257A21AE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37B0F9E9-8AB6-93F8-6A08-514678CD5B27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...1 lines deleted...]
-          <a:bodyPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="608965"/>
+            <a:ext cx="5536474" cy="1432383"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The 2027 SC Teacher Working Conditions Survey is gearing up</a:t>
+              <a:t>Look for this email in your inbox</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22947C19-B328-199C-9051-480CC900014D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{675A6360-7AB4-6FBD-271E-9ADB920F3FF6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="3602038"/>
-[...4 lines deleted...]
-          <a:bodyPr/>
+            <a:off x="838200" y="2041349"/>
+            <a:ext cx="5127172" cy="2606851"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0">
-[...58 lines deleted...]
-          <p:cNvSpPr/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>All classroom teachers will receive a separate email to take the survey. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>If you work in multiple schools, you will receive a separate email for each school.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Content Placeholder 5" descr="A paper with text on it&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7BAE902-E374-8EA0-E9F9-49474FB99140}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="1868"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6226629" y="440251"/>
+            <a:ext cx="5257800" cy="5977497"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EFC909-7398-F15B-DB16-D0D25E85D33B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="536448" y="358541"/>
-            <a:ext cx="11655551" cy="1828204"/>
+            <a:off x="7196447" y="2280062"/>
+            <a:ext cx="795647" cy="249382"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="C14D14"/>
+            <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
-            <a:noFill/>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD08A27E-0A77-BBE3-0C50-09D980780CCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...90 lines deleted...]
-            <a:ext cx="10272778" cy="3293209"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7142805" y="2256127"/>
+            <a:ext cx="912503" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...20 lines deleted...]
-              <a:rPr lang="en-US" sz="2600" dirty="0">
+              </a:rPr>
+              <a:t>Feb</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...182 lines deleted...]
-            </a:endParaRPr>
+              </a:rPr>
+              <a:t>. 12, 2027</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2603415767"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="805432508"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37B0F9E9-8AB6-93F8-6A08-514678CD5B27}"/>
-[...577 lines deleted...]
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C605879E-4C67-06FA-C710-8C7C72B3E562}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="677520"/>
             <a:ext cx="9144000" cy="4277540"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Teachers, your involvement makes a difference. Survey participation means more data and better insights to improve working conditions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2838139418"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="SCT-2023-009-Logo-Animation-3.mp4">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82D5C4A8-52AD-AD42-C958-80B61F35FF74}"/>
               </a:ext>
             </a:extLst>
@@ -7037,50 +5904,437 @@
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="13"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A4E49B-79CF-87B4-652A-2D6875366FB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1038224" y="2571749"/>
+            <a:ext cx="10137775" cy="3467616"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The SC Teacher Working Conditions Survey (SCTWCS) explores public school and district factors related to teacher workplace resources and demands, job satisfaction, and retention. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>SC TEACHER is charged through Act 185 of 2022 to conduct the survey every other year.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The survey takes on average 15 minutes or less to complete.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D81347D-751C-1AA0-6F40-9D5C3220AE65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="536448" y="358541"/>
+            <a:ext cx="11655551" cy="1828204"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C14D14"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2EB8857-A75F-630F-C22B-BBEEB7021EEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400051" y="-1"/>
+            <a:ext cx="11791949" cy="2068121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{121CA088-C3A3-BDED-9F5F-BA5F797C566A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400050" y="-1"/>
+            <a:ext cx="11791949" cy="2068120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{728D8C53-1A48-35DF-8025-B0DE5470BB0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1106423" y="529996"/>
+            <a:ext cx="10515600" cy="1441685"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What is the SC Teacher Working</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Conditions Survey?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1593526592"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF8F1353-E0A1-DE90-4087-04C32706E5EB}"/>
               </a:ext>
             </a:extLst>
@@ -7089,50 +6343,226 @@
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="3222" t="4378" r="3034" b="6603"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-50085" y="0"/>
             <a:ext cx="12292170" cy="6565900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AD31388-A357-3C8E-7830-2A869C64A25D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9032033" y="4771571"/>
+            <a:ext cx="2755900" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Proxima Nova" panose="02000506030000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Districts receive specific results via their District Landscape</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F14DA254-69DE-B49A-79E4-BAFC975F3E97}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9032032" y="1993124"/>
+            <a:ext cx="3159967" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Proxima Nova" panose="02000506030000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Confidential responses analyzed by independent research team</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22935762-60B3-4CBB-F905-387660F2C862}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="581607" y="4771571"/>
+            <a:ext cx="3057331" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Proxima Nova" panose="02000506030000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>District teams explore survey results with support from researchers and facilitators</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9664F0D-CE86-CDE6-1ED4-FA88734800DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="544285" y="1993124"/>
+            <a:ext cx="2366866" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Proxima Nova" panose="02000506030000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Districts act on data, informing decisions around strategic planning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1202491322"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -7544,51 +6974,72 @@
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>S</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>chool- and district-level data shared only with district/school leadership and respondents (meeting participation thresholds)</a:t>
+              <a:t>chool- and district-level data shared only with district</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>leadership (meeting participation thresholds)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
@@ -7664,51 +7115,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F5A9AF8-14EA-2C42-7A21-E5641331EC7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="400051" y="-1"/>
             <a:ext cx="11791949" cy="2068121"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0221C73-8B01-BDDB-96DB-D886098477C1}"/>
@@ -7858,51 +7309,51 @@
               <a:solidFill>
                 <a:srgbClr val="C14D14"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FDBA2E3-733B-D938-1CD3-70137FC8BAC5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8851900" y="3257658"/>
             <a:ext cx="3074865" cy="3074865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Oval 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2167B997-0FE8-662B-1688-8DAA363357D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -7942,51 +7393,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8E63041-BE72-DA83-1BAB-0EE03C82E461}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="14338" t="9845" r="16879" b="9255"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10127164" y="4458546"/>
             <a:ext cx="524335" cy="730159"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9DFD1C9-BAD0-3563-8229-4C94A4DF9E72}"/>
@@ -8012,50 +7463,55 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Read the 2025 report + overview</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="577007860"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{6950BFC3-D8DA-4A85-94F7-54DA5524770B}">
+      <p188:commentRel xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main" r:id="rId3"/>
+    </p:ext>
+  </p:extLst>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -8261,130 +7717,139 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Free </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>All participating districts receive free access to their specific results via the District Landscape (accessible only by district leadership).</a:t>
+              <a:t>access to their specific results via the District Landscape (accessible only by district leadership)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="500" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Districts that reach 50% participation can attend in-person workshops for unpacking data for strategic planning and continuous improvement efforts.</a:t>
+              <a:t>Those that reach 50% participation can attend in-person workshops—unpacking data for strategic planning and continuous improvement efforts</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="500" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Districts also receive resources for support, like district- and school-level toolkits, crosswalks, and guides for using data. </a:t>
+              <a:t>Districts also receive resources for support, like district- and school-level toolkits, crosswalks, and guides for using data</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B69A70B9-3508-3164-5968-8E87C72EA1A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="536448" y="2416987"/>
             <a:ext cx="9634539" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -8412,74 +7877,68 @@
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4081434184"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{967A2DCE-4C76-B484-5833-2769DB11F220}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82880EDD-4139-97A5-7F5D-F010E70CE807}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="536448" y="358541"/>
             <a:ext cx="11655551" cy="1828204"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C14D14"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
@@ -8487,774 +7946,732 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2D8DA4-C9BD-D9DD-6F06-0A795D68B05C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FEAB232-9E42-60EC-1F55-AD3736CB1D98}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="400051" y="-1"/>
             <a:ext cx="11791949" cy="2068121"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C57DE1C-A0AA-CCBB-F285-7311B5656AE6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97F0C071-0C29-1743-9215-71ED7956EB79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="400050" y="-1"/>
+            <a:off x="400051" y="-1"/>
             <a:ext cx="11791949" cy="2068120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2">
-              <a:alpha val="40000"/>
+              <a:alpha val="50000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC95745D-AF87-CF47-33C2-8BE399BBE7F4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED00CF57-284F-B373-61FC-154BACDCFBC8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1106423" y="707409"/>
-            <a:ext cx="10515600" cy="848367"/>
+            <a:off x="1038224" y="483702"/>
+            <a:ext cx="8549640" cy="1505592"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
-              <a:t>What happens with survey results?</a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>What makes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>this survey</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t> different from the School Climate Survey?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A572264F-5F8D-344B-145E-2F1B10CF92E4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A4E49B-79CF-87B4-652A-2D6875366FB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="750823" y="2949881"/>
-            <a:ext cx="10336277" cy="3313728"/>
+            <a:off x="1038224" y="2401061"/>
+            <a:ext cx="9634539" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="228600" indent="-228600">
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C14D14"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>There are two primary differences between the surveys:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74DADD7-6375-48F1-978D-4F14C9A041E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1038225" y="3010279"/>
+            <a:ext cx="9763126" cy="3303468"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-[...4 lines deleted...]
-            <a:pPr>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The climate survey asks for teacher perceptions of the overall school environment. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>T</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>he SC Teacher Working Conditions Survey seeks to understand teachers’ individual perceptions of working conditions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="228600" indent="-228600">
+            <a:pPr marL="514350" indent="-514350">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-[...30 lines deleted...]
-            </a:pPr>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>School climate information is included as part of accountability measures for schools and districts — </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
-                </a:solidFill>
-[...45 lines deleted...]
-                  <a:srgbClr val="C14D14"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>For schools…</a:t>
-[...8 lines deleted...]
-            </a:endParaRPr>
+              <a:t>SC </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teacher Working Conditions Survey information is not.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2273268304"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4010296459"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82880EDD-4139-97A5-7F5D-F010E70CE807}"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B96983A-D2F0-C01D-4C54-E32690BE64EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="536448" y="358541"/>
             <a:ext cx="11655551" cy="1828204"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C14D14"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FEAB232-9E42-60EC-1F55-AD3736CB1D98}"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C8F5A8D-C1E3-2C46-0AEE-6503168DEFF7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="400051" y="-1"/>
             <a:ext cx="11791949" cy="2068121"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97F0C071-0C29-1743-9215-71ED7956EB79}"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D027B20B-44A8-6B69-D8D7-2B27E7CD7F74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="400051" y="-1"/>
+            <a:off x="400050" y="-1"/>
             <a:ext cx="11791949" cy="2068120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2">
-              <a:alpha val="50000"/>
+              <a:alpha val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...59 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A4E49B-79CF-87B4-652A-2D6875366FB8}"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74DADD7-6375-48F1-978D-4F14C9A041E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1038224" y="2401061"/>
-            <a:ext cx="9634539" cy="523220"/>
+            <a:off x="1038225" y="2520902"/>
+            <a:ext cx="9646708" cy="2492990"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="C14D14"/>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>There are two primary differences between the surveys:</a:t>
-[...41 lines deleted...]
-            </a:pPr>
+              <a:t>For the 2027 survey, results will be available </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>via the District Landscape by June </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The climate survey asks for teacher perceptions of the overall school environment. </a:t>
-[...34 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:t>2027.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="514350" indent="-514350">
-[...8 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>School climate information is included as part of accountability measures for schools and districts — </a:t>
-[...4 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:t>This schedule provides time for districts to consider their data in planning for the following school year, while also benefiting from free strategic planning sessions offered by SC TEACHER.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="Straight Connector 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5265290-C88C-51C7-A128-8AF85658923C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1156758" y="3584487"/>
+            <a:ext cx="9528175" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C84868BE-ADDD-0648-ACEF-FE30B7DEEB6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1106423" y="764561"/>
+            <a:ext cx="10437877" cy="1078529"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-[...5 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-            </a:r>
+              </a:rPr>
+              <a:t>When will my district have our results?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4010296459"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2821434157"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="205834"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E2EFD3"/>
       </a:lt2>
@@ -9779,98 +9196,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>919</Words>
+  <Words>832</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>85</Paragraphs>
-[...1 lines deleted...]
-  <Notes>7</Notes>
+  <Paragraphs>81</Paragraphs>
+  <Slides>19</Slides>
+  <Notes>6</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>2</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="25" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Avenir</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Proxima Nova</vt:lpstr>
       <vt:lpstr>ProximaNova</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>SC Teacher Working Conditions Survey</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>“Survey results provide  an opportunity to identify areas  of strength and pinpoint opportunities for growth that can impact retention.”       - An SC district leader</vt:lpstr>
       <vt:lpstr>What happens with survey results?</vt:lpstr>
       <vt:lpstr>What happens with survey results?</vt:lpstr>
-      <vt:lpstr>What happens with survey results?</vt:lpstr>
       <vt:lpstr>What makes this survey different from the School Climate Survey?</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>The 2027 SC Teacher Working Conditions Survey is gearing up</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Look for this email in your inbox</vt:lpstr>
       <vt:lpstr>Teachers, your involvement makes a difference. Survey participation means more data and better insights to improve working conditions.</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Doug Jeremias</dc:creator>